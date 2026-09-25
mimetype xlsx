--- v0 (2026-05-30)
+++ v1 (2026-09-25)
@@ -419,51 +419,51 @@
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>RIO GRANDE DO SUL</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>CELESC</t>
         </is>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
           <t>SANTA CATARINA</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>CELPE</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>PERNAMBUCO</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>CEMIG</t>
         </is>
@@ -827,51 +827,51 @@
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t>PARANÁ</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>ENERGISA - TO</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t>TOCANTINS</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
           <t>EQUATORIAL - AL</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
           <t>ALAGOAS</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
           <t>EQUATORIAL - GO</t>
         </is>
@@ -929,68 +929,68 @@
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
           <t>PIAUÍ</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>LIGHT</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>RIO DE JANEIRO</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>NEOENERGIA BRASILIA</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
           <t>DISTRITO FEDERAL</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>RGE</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
           <t>RIO GRANDE DO SUL</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>